--- v0 (2026-03-03)
+++ v1 (2026-04-07)
@@ -1,9920 +1,9833 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0013E1BE" w14:textId="48655502" w:rsidR="00763B36" w:rsidRDefault="00B67E75" w:rsidP="00C10C5E">
+    <w:p w14:paraId="0013E1BE" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="003039E2" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
       <w:pPr>
         <w:pStyle w:val="UofTStyle"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00763B36" w:rsidRPr="00C10C5E">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003039E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00C10C5E">
+      <w:r w:rsidR="00C10C5E" w:rsidRPr="003039E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>ponsored Research and Collaboration Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C7E335" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00694733" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+    <w:p w14:paraId="15C7E335" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3064300A" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00615322">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+    <w:p w14:paraId="0E93B138" w14:textId="467ACB94" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This agreement (the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) is made effective </w:t>
       </w:r>
-      <w:r w:rsidR="00F76660" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt; </w:t>
       </w:r>
-      <w:r w:rsidR="00615322" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="00615322" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="00F76660" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00615322" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="00615322" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E93B138" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+    <w:p w14:paraId="53025A7B" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00C230BF" w:rsidRDefault="00963455" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001648BA" w14:textId="71F7145A" w:rsidR="00D0222D" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BETWEEN:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DDAAD9" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D069C4" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
+    <w:p w14:paraId="71F0AF34" w14:textId="77777777" w:rsidR="00D0222D" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CCC766" w14:textId="77777777" w:rsidR="00C651BE" w:rsidRPr="00C230BF" w:rsidRDefault="000E18AB" w:rsidP="000E18AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:b/>
-          <w:smallCaps/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>THE GOVERNING COUNCIL OF THE UNIVERSITY OF TORONTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245E61A8" w14:textId="13C319D5" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="003153F0" w:rsidP="007D0ABF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a corporation </w:t>
+      </w:r>
+      <w:r w:rsidR="002868FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vested with the government, management and control of the University of Toronto by the </w:t>
+      </w:r>
+      <w:r w:rsidR="002868FB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Toronto Act, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0997">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1971, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E18AB" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>having offices at Schwartz Reisman Innovation Campus, Suite W540</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D52633" w14:textId="77777777" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="000E18AB" w:rsidP="000E18AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>108 College Street Toronto, ON M5G 0C6, Canada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02281C83" w14:textId="394ED0E4" w:rsidR="00C651BE" w:rsidRPr="00C230BF" w:rsidRDefault="00C651BE" w:rsidP="000E18AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>(the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:smallCaps/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7DF007B7" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C39E01" w14:textId="77777777" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="000E18AB" w:rsidP="007D0ABF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33275DE7" w14:textId="18AE51A3" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="00051C51" w:rsidP="000E18AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="000E18AB" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AA98E3" w14:textId="77777777" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="000E18AB" w:rsidP="007D0ABF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D78A9" w14:textId="77777777" w:rsidR="00A20300" w:rsidRDefault="000E18AB" w:rsidP="00A20300">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert full legal name of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C651BE" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C651BE" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084A2590" w14:textId="5A3FE3E4" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="00A20300" w:rsidP="00DD645B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(the </w:t>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>place of incorporation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD645B">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD645B">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rporation </w:t>
+      </w:r>
+      <w:r w:rsidR="000E18AB" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">having its place of business at </w:t>
+      </w:r>
+      <w:r w:rsidR="006912B5" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="006912B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:r w:rsidR="006912B5" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D554FB3" w14:textId="180A25F3" w:rsidR="00C651BE" w:rsidRPr="00C230BF" w:rsidRDefault="00C651BE" w:rsidP="000E18AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>(the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EAFE02" w14:textId="77777777" w:rsidR="00C651BE" w:rsidRPr="00C230BF" w:rsidRDefault="00C651BE" w:rsidP="000E18AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC34CCA" w14:textId="6220E4FB" w:rsidR="00C651BE" w:rsidRPr="00C230BF" w:rsidRDefault="00C651BE" w:rsidP="007D0ABF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>(Individually a “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>” and collectively the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5224DE39" w14:textId="77777777" w:rsidR="000E18AB" w:rsidRPr="00C230BF" w:rsidRDefault="000E18AB" w:rsidP="000E18AB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397E6178" w14:textId="3A4F9B22" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEREAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Parties wish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to undertake a research project entitled </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C10C5E">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD AgreementTitle </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F85C81" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00643A1E" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85C81" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as described in the attached </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix “A”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...103 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Project”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406DF85C" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DDAB00" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND WHEREAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Sponsor wishes to support the Project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F60714" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007A4936" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00AA27D1" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00977F1D">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NOW THEREFORE</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977F1D">
-[...248 lines deleted...]
-      <w:r w:rsidR="00763B36" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hereby agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E573FE8" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
-[...7 lines deleted...]
-    <w:p w14:paraId="243B9654" w14:textId="77777777" w:rsidR="00615322" w:rsidRDefault="00615322" w:rsidP="00615322">
+    <w:p w14:paraId="6E573FE8" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243B9654" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="00615322">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00615322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D02DAE0" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00FC4270" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
-[...9 lines deleted...]
-    <w:p w14:paraId="11938C5C" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00615322">
+    <w:p w14:paraId="2F01832F" w14:textId="77777777" w:rsidR="006113DD" w:rsidRPr="00C230BF" w:rsidRDefault="006113DD" w:rsidP="003A75DC">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F07B4CB" w14:textId="02DB42FB" w:rsidR="003A75DC" w:rsidRPr="00C230BF" w:rsidRDefault="003A75DC" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Project</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00530123" w:rsidRPr="00D069C4">
+        <w:t xml:space="preserve">Project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University </w:t>
+      </w:r>
+      <w:r w:rsidR="006912B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00D069C4">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the Sponsor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD0A90" w:rsidRPr="00D069C4">
+        <w:t>and the Sponsor (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="006912B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00D069C4">
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will perform the Project as described in the attached </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix “A”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with University policies and procedures.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  The Project will be designed to carry out </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>University’s primary mission, which is education and advancement of knowledge</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+        <w:t xml:space="preserve">University’s primary mission, which is education and advancement of knowledge. The manner of performance of the Project shall be determined solely by the Principal Investigator, after consultation with the Sponsor and subject to substantial compliance in all respects with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00D069C4">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appendix “A”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Principal Inve</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and all other provisions of this Agreement, as may be amended from time to time. </w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00D069C4">
-[...44 lines deleted...]
-    <w:p w14:paraId="647C55C0" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00615322" w:rsidRDefault="00615322" w:rsidP="00615322">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Neither Party makes any warranties or representations regarding its ability to achieve, nor shall it be bound to accomplish, any particular research objective or results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ABA7D7" w14:textId="77777777" w:rsidR="003A75DC" w:rsidRPr="00C230BF" w:rsidRDefault="003A75DC" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F286A9" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00615322">
+    <w:p w14:paraId="10F286A9" w14:textId="6320DE94" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Project will be performed under the supervision and direction of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> MERGEFIELD InvestigatorFirstName </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A60F06">
+        <w:instrText xml:space="preserve"> MERGEFIELD InvestigatorLastName </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidR="004B0322" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>«InvestigatorFirstName»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A60F06">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
+        <w:t>Investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7195A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0322" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> MERGEFIELD InvestigatorLastName </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A60F06">
+        <w:instrText xml:space="preserve"> MERGEFIELD InvestigatorDepartment </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A60F06">
+      <w:r w:rsidR="004B0322" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>«InvestigatorLastName»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A60F06">
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
+        <w:t>Investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7195A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0322" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Principal Investigator”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">), together with such additional personnel as the </w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>may assign.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4324C80D" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00615322" w:rsidP="00615322">
+    <w:p w14:paraId="4324C80D" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="00615322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751B7F93" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00615322">
+    <w:p w14:paraId="751B7F93" w14:textId="76AC1065" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Budget.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In consideration of the University carrying out the Project, the Sponsor will </w:t>
       </w:r>
-      <w:r w:rsidR="002079D9">
-[...6 lines deleted...]
-      <w:r w:rsidR="002079D9" w:rsidRPr="00D069C4">
+      <w:r w:rsidR="002079D9" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribute to </w:t>
+      </w:r>
+      <w:r w:rsidR="00615322" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the University the sum of $</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moun</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00615322" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00615322" w:rsidRPr="00D069C4">
-[...6 lines deleted...]
-      <w:r w:rsidR="00F76660" w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in compensation for the direct and indirect costs of the work</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7195A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as provid</w:t>
+      </w:r>
+      <w:r w:rsidR="00615322" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ing in-kind support valued at $</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>&lt; a</w:t>
-[...54 lines deleted...]
-      <w:r w:rsidR="00F76660" w:rsidRPr="00D069C4">
+        <w:t>&lt;amount&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">all generally in accordance with the budget contained in the attached </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix “</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4013">
+      <w:r w:rsidR="00BC4013" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFA16F9" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00615322" w:rsidP="00615322">
+    <w:p w14:paraId="3AFA16F9" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="00615322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27502FF1" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00615322">
+    <w:p w14:paraId="27502FF1" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D069C4">
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Payment.  </w:t>
       </w:r>
-      <w:r w:rsidR="00491FB5" w:rsidRPr="00D069C4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00491FB5" w:rsidRPr="00C230BF">
         <w:t xml:space="preserve">Subject to </w:t>
       </w:r>
-      <w:r w:rsidR="00491FB5" w:rsidRPr="00D069C4">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00491FB5" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Article 5.2</w:t>
       </w:r>
-      <w:r w:rsidR="00491FB5" w:rsidRPr="00D069C4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00491FB5" w:rsidRPr="00C230BF">
         <w:t>, t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00D069C4">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">University shall issue invoices and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:t xml:space="preserve">Sponsor shall pay the sum set out in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Article 1.3</w:t>
       </w:r>
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00D069C4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
         <w:t xml:space="preserve"> to the University</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:t xml:space="preserve"> in accordance with the payment schedule in the attached </w:t>
       </w:r>
-      <w:r w:rsidR="00BC4013">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BC4013" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix “B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4BF017" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00615322" w:rsidP="00615322">
+    <w:p w14:paraId="4A4BF017" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="00615322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E467D64" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00763B36" w:rsidP="00615322">
+    <w:p w14:paraId="5E467D64" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The University will own any equipment or material purchased by the University under the Project.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514559C4" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00D069C4" w:rsidRDefault="00615322" w:rsidP="00615322">
+    <w:p w14:paraId="514559C4" w14:textId="77777777" w:rsidR="00615322" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="00615322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C919861" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00D069C4">
+    <w:p w14:paraId="6C919861" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Report.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The University will submit a final report describing the results of the Project to the Sponsor upon completion of the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288FBBD3" w14:textId="77777777" w:rsidR="00D069C4" w:rsidRPr="00FC4270" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
-[...7 lines deleted...]
-    <w:p w14:paraId="2D25476C" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00615322" w:rsidP="00615322">
+    <w:p w14:paraId="288FBBD3" w14:textId="77777777" w:rsidR="00D069C4" w:rsidRPr="00C230BF" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D25476C" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00615322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Intellectual Property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A31D5CD" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00FC4270" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="0A31D5CD" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E3CB9A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00963455" w:rsidRDefault="00D0222D" w:rsidP="00F76660">
+    <w:p w14:paraId="34E3CB9A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Definitions. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In this Agreement, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22069A47" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00963455" w:rsidRDefault="00963455" w:rsidP="00963455">
+    <w:p w14:paraId="22069A47" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00C230BF" w:rsidRDefault="00963455" w:rsidP="00963455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72596CA2" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="72596CA2" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Background Intellectual Property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>” means Intellectual Property of a Party that is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA970B2" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="6BA970B2" w14:textId="0254439B" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5E554197" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proprietary to that Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00752295" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or that the Party has a licensed right to use in the Project, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and was conceived, created, or developed prior to, or independent of, any research performed pursuant to or related to this Agreement or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B240B7" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E554197" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07C23179" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="07C23179" w14:textId="75B2459B" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>necessary for the performance of a Project.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FF0ACD9" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+        <w:t xml:space="preserve">necessary for the performance of </w:t>
+      </w:r>
+      <w:r w:rsidR="007D561E" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF0ACD9" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F23DC06" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="0F23DC06" w14:textId="53254345" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Foreground Intellectual Property”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means Intellectual Property that is discovered, created or reduced to practice in the performance of a Project. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DBC87D3" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+        <w:t xml:space="preserve"> means Intellectual Property that is discovered, created or reduced to practice in the performance of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B240B7" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBC87D3" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B3ABF3" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="74B3ABF3" w14:textId="4D85934A" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Intellectual Property”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00240525">
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(or “</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00240525">
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00240525">
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>means all intellectual property, including technical information, know-how, models, drawings, specifications, prototypes, inventions and software.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2C670DB5" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00963455" w:rsidRDefault="00D0222D" w:rsidP="00F76660">
+        <w:t xml:space="preserve">means all intellectual property, including technical information, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C33EF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trade secrets, processes, materials,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> models, drawings, specifications, prototypes, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C33EF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>patents, databases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD884B0" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C670DB5" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ownership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0885B452" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00963455" w:rsidRDefault="00963455" w:rsidP="00963455">
+    <w:p w14:paraId="0885B452" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00C230BF" w:rsidRDefault="00963455" w:rsidP="00963455">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C635FEB" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="0C635FEB" w14:textId="75502B56" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
-[...6 lines deleted...]
-    <w:p w14:paraId="5B6381B4" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Background Intellectual Property of </w:t>
+      </w:r>
+      <w:r w:rsidR="00053E1F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Party shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00053E1F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00053E1F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appendix “C”</w:t>
+      </w:r>
+      <w:r w:rsidR="00053E1F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>remain the exclusive property of such Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6381B4" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1373AD3C" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00FB4DC2" w:rsidP="00240525">
+    <w:p w14:paraId="1373AD3C" w14:textId="18704D4F" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00FB4DC2" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00240525">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00240525">
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he owner of </w:t>
+      </w:r>
+      <w:r w:rsidR="003843A4" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Background Intellectual Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00053E1F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that is to be used by the other Party in the Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereby grants to the other Party, for the duration of the Project, a royalty free, non-exclusive, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">non-commercial, </w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00240525">
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">non-transferable right to use the Background Intellectual Property, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as set out in</w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00240525">
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373B7F" w:rsidRPr="00240525">
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Appendix “</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4013">
+      <w:r w:rsidR="00BC4013" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00373B7F" w:rsidRPr="00240525">
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00240525">
-[...6 lines deleted...]
-    <w:p w14:paraId="57C99E47" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, solely in connection with the work on the Project.  No other rights or licenses are granted by a Party to the other Party in Background Intellectual Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C99E47" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CC9EE92" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="6CC9EE92" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Sponsor shall own all Foreground Intellectual Property created solely by the Sponsor’s personnel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D23CA5" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+    <w:p w14:paraId="19D23CA5" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="316D451B" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="316D451B" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The University </w:t>
       </w:r>
-      <w:r w:rsidR="00021435">
+      <w:r w:rsidR="00021435" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> own all Foreground Intellectual Property created solely by the University’s personnel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4800FB5E" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+    <w:p w14:paraId="4800FB5E" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B827D4" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="68B827D4" w14:textId="275297DB" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Parties </w:t>
       </w:r>
-      <w:r w:rsidR="00021435">
+      <w:r w:rsidR="00021435" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jointly own all Foreground Intellectual Property created jointly by the Parties’ personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00240525">
-[...6 lines deleted...]
-    <w:p w14:paraId="7BDCD251" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4C2C" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inventive </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contribution shall be determined according to the rules of inventorship under patent law, whether IP is patentable or not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDCD251" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617D799D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00D0222D" w:rsidP="00240525">
+    <w:p w14:paraId="617D799D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00D0222D" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
-[...20 lines deleted...]
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subject to all of the terms and conditions of this Agreement and the agreement of any assignee to be bound hereby, the University may assign its interest in Foreground Intellectual Property according to the University’s applicable policies and procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AF768B" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+    <w:p w14:paraId="25AF768B" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57638BA9" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00FB4DC2" w:rsidP="00F76660">
+    <w:p w14:paraId="20F1B215" w14:textId="1578C9A3" w:rsidR="00240525" w:rsidRDefault="00FB4DC2" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclosure of Inventions:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...28 lines deleted...]
-    <w:p w14:paraId="20F1B215" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1270" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00632BA2" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are obligated to disclose </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1466" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Foreground</w:t>
+      </w:r>
+      <w:r w:rsidR="00632BA2" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intellectual Property </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1466" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>created solely or jointly by University personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00286477" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promptly to the University’s Innovations and Partnerships Office </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6285" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(“</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6285" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IPO</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6285" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) </w:t>
+      </w:r>
+      <w:r w:rsidR="00286477" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>under a Confidential</w:t>
+      </w:r>
+      <w:r w:rsidR="001744EF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Invention Disclosure (“</w:t>
+      </w:r>
+      <w:r w:rsidR="001744EF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="001744EF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5A4D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University’s Inventions Policy. University will provide Sponsor with a confidential copy of </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3BCD" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5A4D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disclosure </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6285" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within thirty (30) days after </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3BCD" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>its receipt</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6285" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by IPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0280A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458B34D2" w14:textId="77777777" w:rsidR="007D61F6" w:rsidRPr="00C230BF" w:rsidRDefault="007D61F6" w:rsidP="007D61F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73498161" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+    <w:p w14:paraId="73498161" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sponsor’s Rights</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F55774" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00963455" w:rsidRDefault="00963455" w:rsidP="00963455">
+    <w:p w14:paraId="65F55774" w14:textId="77777777" w:rsidR="00963455" w:rsidRPr="00C230BF" w:rsidRDefault="00963455" w:rsidP="00963455">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1028E8AA" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00763B36" w:rsidP="00240525">
+    <w:p w14:paraId="3CAABDD5" w14:textId="77777777" w:rsidR="00F66A2E" w:rsidRPr="00A00191" w:rsidRDefault="00763B36" w:rsidP="00F66A2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Option:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provided that the Sponsor is not in breach of its obligations under this Agreement, the Sponsor will have the option to obtain </w:t>
       </w:r>
-      <w:r w:rsidR="000B41B3" w:rsidRPr="00240525">
+      <w:r w:rsidR="000B41B3" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at its preference, either </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an exclusive </w:t>
       </w:r>
-      <w:r w:rsidR="00373B7F" w:rsidRPr="00240525">
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or non-exclusive </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">licence to use </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00240525">
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University’s interest in </w:t>
       </w:r>
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00240525">
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foreground </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...6 lines deleted...]
-    <w:p w14:paraId="0C728E57" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intellectual Property on terms to be negotiated (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Option</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), </w:t>
+      </w:r>
+      <w:r w:rsidR="0065229E" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commercially reasonable </w:t>
+      </w:r>
+      <w:r w:rsidR="0065229E" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consideration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B6FF1F" w14:textId="77777777" w:rsidR="00A00191" w:rsidRPr="00F66A2E" w:rsidRDefault="00A00191" w:rsidP="00A00191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="900"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="21CB4526" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00763B36" w:rsidP="00240525">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E28765C" w14:textId="5020AD1B" w:rsidR="00240525" w:rsidRDefault="00763B36" w:rsidP="00F66A2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Option Period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The Sponsor </w:t>
+      </w:r>
+      <w:r w:rsidR="0065229E" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exercise the Option </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3BCD" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>providing notice in writing to the University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sixty </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00240525">
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0) days of disclosure of the subject Intellectual Property to the Sponsor</w:t>
       </w:r>
-      <w:r w:rsidR="00387935">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidR="00387935" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or as may be extended in writing by mutual consent of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00537B35">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00387935" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00F66A2E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Option Period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...38 lines deleted...]
-    <w:p w14:paraId="415159B3" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00240525">
+      <w:r w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="0065229E" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Upon receipt of Sponsor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="0043231F" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option </w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice the Parties will have one hundred and twenty (120) days, as may be extended by mutual consent of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5C3C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arties in writing, in which to negotiate in good faith and execute a definitive license agreement (the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Negotiation Period</w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”).  Should the Sponsor either not exercise the Option within the Option Period or if the Parties do not execute a </w:t>
+      </w:r>
+      <w:r w:rsidR="0043231F" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">icense </w:t>
+      </w:r>
+      <w:r w:rsidR="0043231F" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00605915" w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>greement within the Negotiation Period then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66A2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University or its assignee(s) may offer licenses to the Intellectual Property to third parties without further obligation to Sponsor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2F620C" w14:textId="77777777" w:rsidR="00A00191" w:rsidRPr="00A00191" w:rsidRDefault="00A00191" w:rsidP="00A00191">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCF2B74" w14:textId="77777777" w:rsidR="00A00191" w:rsidRPr="00A00191" w:rsidRDefault="00605915" w:rsidP="00A00191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>License Agreement</w:t>
-[...88 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>Patent Protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless otherwise agreed to in writing by the Parties, the University shall be under no obligation to file, prosecute or maintain patents related to the Intellectual Property during the Option Period or the Negotiation Period. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00165F2A" w:rsidRPr="00240525">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00165F2A" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>For clarity</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>, the University shall not disclose any of the University Foreground Intellectual Property to third parties during the Execution Period.</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="1A041B36" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00240525">
+        <w:t xml:space="preserve">agrees to </w:t>
+      </w:r>
+      <w:r w:rsidR="00165F2A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not disclose any of the University Foreground Intellectual Property to third parties during the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option Period and Negotiation </w:t>
+      </w:r>
+      <w:r w:rsidR="00165F2A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00191">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7AF8FA" w14:textId="77777777" w:rsidR="00A00191" w:rsidRPr="00A00191" w:rsidRDefault="00A00191" w:rsidP="00A00191">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A041B36" w14:textId="728AB60C" w:rsidR="00F76660" w:rsidRPr="00A00191" w:rsidRDefault="0043231F" w:rsidP="00A00191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00A00191">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">Disclaimer of </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Representations and Warranties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...15 lines deleted...]
-    <w:p w14:paraId="25049892" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Sponsor acknowledges and agrees that </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE63BC" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>all Project deliverables</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00506262">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Intellectual Property </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will be supplied to the Sponsor on an “as is” basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without any representation or warranty of merchantability or fitness for a purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE63BC" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, without limiting the foregoing, the University </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27637" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representations and warranties as to the patentability, validity, scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, non-infringement,</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00A00191">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or enforceability of the Intellectual Property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A94AEDA" w14:textId="77777777" w:rsidR="00D069C4" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492ECC50" w14:textId="77777777" w:rsidR="008B4E57" w:rsidRDefault="008B4E57" w:rsidP="00D069C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B30841F" w14:textId="77777777" w:rsidR="008B4E57" w:rsidRPr="00C230BF" w:rsidRDefault="008B4E57" w:rsidP="00D069C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25049892" w14:textId="4BC2EF5B" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Research and Teaching.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Notwithstanding anything in this Agreement or any resulting license, the University will retain the right</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE63BC" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to use </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r w:rsidR="004A1E38" w:rsidRPr="00240525">
+      <w:r w:rsidR="004A1E38" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’s interests in all</w:t>
       </w:r>
-      <w:r w:rsidR="00CB66B3" w:rsidRPr="00240525">
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Foreground </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...7 lines deleted...]
-    <w:p w14:paraId="3C5DD56F" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Intellectual Property for research</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6F4A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4C2C" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6F4A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4C2C" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>use by</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6F4A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other academic institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4C2C" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaborating with University</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6F4A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, educational and administrative purposes, without cost and in perpetuity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5DD56F" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B5BE22A" w14:textId="77777777" w:rsidR="00FB31A6" w:rsidRDefault="00FB4DC2" w:rsidP="00FB31A6">
+    <w:p w14:paraId="7B5BE22A" w14:textId="77777777" w:rsidR="00FB31A6" w:rsidRPr="00C230BF" w:rsidRDefault="00FB4DC2" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Similar Research.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nothing in this Agreement will be construed to limit the freedom of the University or of its researchers from engaging in similar research made under other agreements with parties other than the Sponsor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE3D258" w14:textId="77777777" w:rsidR="00FB31A6" w:rsidRPr="00FB31A6" w:rsidRDefault="00FB31A6" w:rsidP="00FB31A6">
+    <w:p w14:paraId="0AE3D258" w14:textId="77777777" w:rsidR="00FB31A6" w:rsidRPr="00C230BF" w:rsidRDefault="00FB31A6" w:rsidP="00FB31A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA45513" w14:textId="14E96F69" w:rsidR="00FC4270" w:rsidRPr="00FB31A6" w:rsidRDefault="001D1068" w:rsidP="00FB31A6">
+    <w:p w14:paraId="4FA45513" w14:textId="14E96F69" w:rsidR="00FC4270" w:rsidRPr="00C230BF" w:rsidRDefault="001D1068" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Benefit to Canada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties </w:t>
       </w:r>
-      <w:r w:rsidR="00205A5C" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00205A5C" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support the premise that every effort should be made to exploit the results of the research for the benefit of Canadians</w:t>
       </w:r>
-      <w:r w:rsidR="00E86D30" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00E86D30" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C03E2C" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00C03E2C" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In general, </w:t>
       </w:r>
-      <w:r w:rsidR="00B03084" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00B03084" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>commercialization of Foreground Intellectual Property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should occur within Canada</w:t>
       </w:r>
-      <w:r w:rsidR="00E86D30" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00E86D30" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the maximum benefit to Canada, which is defined as improved economic activity and quality of life in Canada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Where there are no</w:t>
       </w:r>
-      <w:r w:rsidR="00E86D30" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00E86D30" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B03084" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00B03084" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or limited</w:t>
       </w:r>
-      <w:r w:rsidR="00E86D30" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00E86D30" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B03084" w:rsidRPr="00FB31A6">
+      <w:r w:rsidR="00B03084" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB31A6">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">opportunities for commercialization within Canada then the Foreground Intellectual Property should be exploited in such a way that substantial benefits will still accrue to Canada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E609397" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00F76660" w:rsidRDefault="00615322" w:rsidP="00F76660">
+    <w:p w14:paraId="187DEDE9" w14:textId="429BAC0C" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00615322" w:rsidP="003A75DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F76660">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Confidential Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0AF1F5" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="321CB014" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE78349" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="60F0FF45" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D08D52D" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="187DEDE9" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F7B552" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="321CB014" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00FC4270" w:rsidRDefault="00240525" w:rsidP="00240525">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119BBE18" w14:textId="66E70D57" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00B26285">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidential Information.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0A90" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arties may disclose confidential informati</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on one to another to facilitate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>performance of this Agreement.  Such information will be identified as “confidential” in writing at the time of its transmittal, or so reduced to writing within ten (10) days thereafter (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Confidential Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), and will be safeguarded and not disclosed to third parties by the receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0A90" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arty.  Confidential Information will not include information that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED8557E" w14:textId="77777777" w:rsidR="00D069C4" w:rsidRPr="00C230BF" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="119BBE18" w14:textId="77777777" w:rsidR="00240525" w:rsidRDefault="00763B36" w:rsidP="00D069C4">
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C549425" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is already known to the Party to which it is disclosed;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C43353" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F1AF93" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is or becomes part of the public domain without breach of this Agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE96BA1" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D2AF12" w14:textId="21074F9D" w:rsidR="00C85E28" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00C85E28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2695" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rightfully disclosed to the receiving Party by a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> third </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2695" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>party</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B74" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without restriction or </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2695" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>duty of confidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B74" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>disclosing Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85E28" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28930621" w14:textId="77777777" w:rsidR="00C85E28" w:rsidRPr="00C230BF" w:rsidRDefault="00C85E28" w:rsidP="00C85E28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5EE97F" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00C85E28" w:rsidP="00C85E28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was independently developed by the receiving Party without the use of any of the Confidential Information of the disclosing Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00240525" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733067E1" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230E0C2A" w14:textId="77777777" w:rsidR="002079D9" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="001443FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
-[...73 lines deleted...]
-    <w:p w14:paraId="1ED8557E" w14:textId="77777777" w:rsidR="00D069C4" w:rsidRPr="00D069C4" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Notwithstanding anything contained herein, each Party may disclose Confidential Information to its officers, employees, consultants, agents, and students on a need-to-know basis to facilitate performance of the Project, provided that such persons agree to be bound by terms at least as restrictive as those contained herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF5709C" w14:textId="77777777" w:rsidR="002079D9" w:rsidRPr="001373B6" w:rsidRDefault="002079D9" w:rsidP="001443FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEE0A35" w14:textId="55F09FA0" w:rsidR="002079D9" w:rsidRPr="001373B6" w:rsidRDefault="002079D9" w:rsidP="001443FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All obligations of confidence and non-use created under this Agreement shall terminate five (5) years from the completion or termination of this Agreement. Upon written request of the disclosing </w:t>
+      </w:r>
+      <w:r w:rsidR="00374FC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arty, the receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="00374FC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arty agrees to return all copies of Confidential Information to the disclosing </w:t>
+      </w:r>
+      <w:r w:rsidR="0099438F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arty; provided, however, that the receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="0099438F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arty shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001373B6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entitled to retain one (1) archival copy of all Confidential Information solely to ensure compliance with their rights and obligations hereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0A5EB5" w14:textId="77777777" w:rsidR="002079D9" w:rsidRPr="00C230BF" w:rsidRDefault="002079D9" w:rsidP="001443FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA781B7" w14:textId="36036A38" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="043CAEE7" w:rsidP="56A3C38D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Publication of Research Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC4D92C" w14:textId="4ED888E1" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00F76660" w:rsidP="56A3C38D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F4CE66" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:vanish/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CE73C5" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:vanish/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5026DB" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:vanish/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A338E2C" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:vanish/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CC2E06" w14:textId="0CEF7A4D" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00B26285">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Review.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University will provide a copy of any proposed publication of Project research results (a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Publication”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) to the Sponsor for its review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sixty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0) days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before submission for publication or disclosure.  Upon the Sponsor’s written request received within </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sixty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0) days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Sponsor’s receipt of the Publication, the University will, at the Sponsor’s option:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320E6922" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C549425" w14:textId="77777777" w:rsidR="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+    <w:p w14:paraId="6DE405BB" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
-[...16 lines deleted...]
-    <w:p w14:paraId="03C43353" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00D069C4" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>delete identifiable references to any Confidential Information provided by the Sponsor from the proposed Publication;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBCC29B" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18F1AF93" w14:textId="77777777" w:rsidR="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+    <w:p w14:paraId="67828EE5" w14:textId="1061646D" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
-[...340 lines deleted...]
-    <w:p w14:paraId="16CC2E06" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delay publication of the Publication up to thirty (30) additional days to enable the Sponsor to file, in the name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IP owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00757C79">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>or its assignee(s), patent application(s) for any Intellectual Property that would be publicly disclosed in the Publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B0D830" w14:textId="77777777" w:rsidR="00D069C4" w:rsidRPr="00C230BF" w:rsidRDefault="00D069C4" w:rsidP="00D069C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1962599E" w14:textId="4E017827" w:rsidR="003B67D8" w:rsidRPr="00C230BF" w:rsidRDefault="007B02B3" w:rsidP="00C93512">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Review.</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+        <w:t xml:space="preserve">Disclosure of Research Results.  </w:t>
+      </w:r>
+      <w:r w:rsidR="003B67D8" w:rsidRPr="00C230BF">
+        <w:t>The Sponsor acknowledges and agrees tha</w:t>
+      </w:r>
+      <w:r w:rsidR="00702A70" w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">t under University policy (but </w:t>
+      </w:r>
+      <w:r w:rsidR="00702A70" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003B67D8" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>“Publication”</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the University reserves on behalf of itself, the Principal Investigator and all other Project participants the right to disseminate information or otherwise publish the research results arising in performance of the Project.  The Sponsor’s support of the Project will be acknowledged in all such </w:t>
+      </w:r>
+      <w:r w:rsidR="00041BE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ublications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D14D45E" w14:textId="77777777" w:rsidR="003B67D8" w:rsidRPr="00C230BF" w:rsidRDefault="003B67D8" w:rsidP="00C93512">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...179 lines deleted...]
-    <w:p w14:paraId="1962599E" w14:textId="77777777" w:rsidR="003B67D8" w:rsidRDefault="007B02B3" w:rsidP="00C93512">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29701353" w14:textId="64D0D2A8" w:rsidR="003B67D8" w:rsidRPr="00F62541" w:rsidRDefault="003B67D8" w:rsidP="00F62541">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thesis and Academic Progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">. Notwithstanding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...47 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Article 4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">, the University retains the right to have any thesis reviewed and defended without delay for the sole purpose of academic evaluation in accordance with the University’s established procedures. </w:t>
+      </w:r>
+      <w:r w:rsidR="008428F9" w:rsidRPr="00C230BF">
+        <w:t>Ownership of c</w:t>
+      </w:r>
+      <w:r w:rsidR="0041372A" w:rsidRPr="00C230BF">
+        <w:t>opyright to Publications and thes</w:t>
+      </w:r>
+      <w:r w:rsidR="00890F15" w:rsidRPr="00C230BF">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0041372A" w:rsidRPr="00C230BF">
+        <w:t>s shall</w:t>
+      </w:r>
+      <w:r w:rsidR="008428F9" w:rsidRPr="00C230BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...21 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="00890F15" w:rsidRPr="00C230BF">
+        <w:t>remain</w:t>
+      </w:r>
+      <w:r w:rsidR="008428F9" w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve"> with the author(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA22B5F" w14:textId="0057A9DA" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="5941A6B7" w:rsidP="56A3C38D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...40 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Term and Termination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2766BBA6" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00FC4270" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="2359E578" w14:textId="2578A006" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00F76660" w:rsidP="56A3C38D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B398481" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="24BA4B04" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="589D215A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F32CF7" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F156765" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B63BFA3" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="132C3E2C" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AB95F1" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2359E578" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A151F59" w14:textId="77777777" w:rsidR="00B26285" w:rsidRPr="00C230BF" w:rsidRDefault="00B26285" w:rsidP="00B26285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4AC4EB02" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC4EB02" w14:textId="62A409B4" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00275F2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Term.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  This Agreement will enter into force as of the Effective Date and will terminate on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00240525" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>end date</w:t>
+      </w:r>
+      <w:r w:rsidR="00240525" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, unless sooner terminated in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below, or upon the w</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ritten agreement of the P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F789153" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6C290B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00F76660">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Term.</w:t>
-[...109 lines deleted...]
-    <w:p w14:paraId="4F6C290B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+        <w:t>Termination.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Either </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Party </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>may terminate this Agreement upon sixty (60) da</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ys written notice to the other P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arty.  In the event of termination, the University will be entitled to credit for work performed hereunder before termination including the University’s termination and severance costs and the Sponsor will be entitled to a return of the balance of any advance payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036F69A2" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41012FE6" w14:textId="1521A0A9" w:rsidR="002C2D45" w:rsidRPr="00FC1DCE" w:rsidRDefault="00763B36" w:rsidP="00F76660">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Termination.</w:t>
-[...51 lines deleted...]
-        </w:numPr>
+        <w:t>Effect of Termination.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The provisions of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles 1.4, 1.5, 2.0, </w:t>
+      </w:r>
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.0, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4.0, 5.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 6.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00373B7F" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will survive termination or expiration of this Agreement in accordance with their terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659770C1" w14:textId="2D4B4B98" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="3E992872" w:rsidP="56A3C38D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...99 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00F76660">
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">iability and Indemnity </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCD9305" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00FC4270" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+    <w:p w14:paraId="3535979D" w14:textId="6A620854" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00F76660" w:rsidP="56A3C38D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="528E3122" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="56DF67E2" w14:textId="77777777" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="002432C3" w:rsidP="002432C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FFCB2E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="66DA93D3" w14:textId="77777777" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="002432C3" w:rsidP="002432C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772277C7" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="65D081AE" w14:textId="77777777" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="002432C3" w:rsidP="002432C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005A05DB" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="5F3EDBCA" w14:textId="77777777" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="002432C3" w:rsidP="002432C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189F6014" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="766B067A" w14:textId="77777777" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="002432C3" w:rsidP="002432C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3535979D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="123EFD72" w14:textId="77777777" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="002432C3" w:rsidP="002432C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:vanish/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64063AA8" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+    <w:p w14:paraId="64063AA8" w14:textId="02E47A93" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="002432C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limitation of Liability.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Neither Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be liable for any delays in the performance of its obligations under this Agreement resulting from circumstances or causes beyond </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>its reasonable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> control, and in no case will the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>be liable for loss of business or profit or other indirect or consequential damages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E051C2A" w14:textId="77777777" w:rsidR="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E9C841" w14:textId="77777777" w:rsidR="00626751" w:rsidRPr="00C230BF" w:rsidRDefault="00626751" w:rsidP="00240525">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48ACEA27" w14:textId="5127CBEA" w:rsidR="002C2D45" w:rsidRPr="00506ED8" w:rsidRDefault="00763B36" w:rsidP="00F76660">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Limitation of Liability.  </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="5E051C2A" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Indemnity.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University will indemnify and save harmless the Sponsor against all costs, suits or claims on account of injuries (including death) to persons participating in the Project or to damage to University property caused by the wilful or negligent act or omission of personnel of University during the performance of this Agreement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Sponsor will indemnify and save harmless the University and its employees, students and agents against all costs, suits or claims on account of injuries (including death) to persons participating in the Project or to damage to property caused by agents or personnel of the Sponsor during the performance of this Agreement or resulting from the use by the Sponsor or its affiliates, its customers or licensees of any deliverable or intellectual property developed under this Agreement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9FB8E1" w14:textId="42EC4177" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="457CFA41" w:rsidP="56A3C38D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76660" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iscellaneous </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7D3F57" w14:textId="77777777" w:rsidR="00E95A85" w:rsidRPr="00C230BF" w:rsidRDefault="00E95A85" w:rsidP="00C93512">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05166EFF" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00240525" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+    <w:p w14:paraId="45F3ACD2" w14:textId="2A302EA4" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="024CD08D" w:rsidP="56A3C38D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="1E7D3F57" w14:textId="77777777" w:rsidR="00E95A85" w:rsidRPr="00C93512" w:rsidRDefault="00E95A85" w:rsidP="00C93512">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of Names.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neither </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Party </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will use the name of the other </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arty, or of any member of the other </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arty’s personnel, in any advertising or publicity without the prior written approval of the other </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arty’s authorized representative. However, both </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parties </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>may make the following information a matter of public record: name of Principal Investigator; Principal Investigator’s department; University’s name; Sponsor’s name; Project title; Project duration; and contract value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3039C151" w14:textId="77777777" w:rsidR="00491446" w:rsidRPr="00C230BF" w:rsidRDefault="00491446" w:rsidP="00491446">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F3ACD2" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+    <w:p w14:paraId="32BA0FC7" w14:textId="51718A2A" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="511E19A7" w:rsidP="56A3C38D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notices.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notices under this Agreement will be sent to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parties </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as follows or to such other person as a </w:t>
+      </w:r>
+      <w:r w:rsidR="007B02B3" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Party </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...140 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>may designate in writing:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FC067C" w14:textId="77777777" w:rsidR="00491FB5" w:rsidRDefault="00491FB5" w:rsidP="00F76660">
-[...7 lines deleted...]
-    <w:p w14:paraId="2D917793" w14:textId="77777777" w:rsidR="00530123" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="26FC067C" w14:textId="77777777" w:rsidR="00491FB5" w:rsidRPr="00C230BF" w:rsidRDefault="00491FB5" w:rsidP="00F76660">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D917793" w14:textId="77777777" w:rsidR="00530123" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
       <w:pPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76660">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26EF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>For Technical and Scientific Matters:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="648" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2501"/>
         <w:gridCol w:w="3465"/>
         <w:gridCol w:w="3461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00977F1D" w14:paraId="5B51C343" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="5B51C343" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40A5028B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="40A5028B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="155F548F" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="155F548F" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F1D">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To University:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="053B9F0F" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="053B9F0F" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>To Sponsor:</w:t>
+              <w:t xml:space="preserve"> To Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="1631EFDF" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="1631EFDF" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABCBFBF" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="6ABCBFBF" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6614FD7E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="6614FD7E" w14:textId="6EF0D357" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4DB552" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="4E4DB552" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="30EAEEA4" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="30EAEEA4" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CBF2C4" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="14CBF2C4" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2CF7E2" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="6F2CF7E2" w14:textId="18BEE8AC" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2E7929" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="2B2E7929" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="4AFCBA17" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="4AFCBA17" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD1CDC3" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="3FD1CDC3" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECF96EA" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
-[...78 lines deleted...]
-          <w:p w14:paraId="17F68B1B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="6ECF96EA" w14:textId="7A3D3248" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6843410E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="2CDD907C" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="774CB9E7" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="58CA7090" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D40A725" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="5F3A58DA" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...135 lines deleted...]
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6F7B3C" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="5C6F7B3C" w14:textId="5FEB818D" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD7970C" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="3BD7970C" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="694D2FE8" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+    <w:p w14:paraId="694D2FE8" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5133D130" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5133D130" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
       <w:pPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76660">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26EF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="00AA27D1">
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00EE26EF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Legal and Administrative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F76660">
+      <w:r w:rsidRPr="00EE26EF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matters:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="648" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2490"/>
-        <w:gridCol w:w="3499"/>
-        <w:gridCol w:w="3438"/>
+        <w:gridCol w:w="3503"/>
+        <w:gridCol w:w="3434"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="681373EF" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="681373EF" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BED0C95" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="4BED0C95" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3503" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60088A6A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="60088A6A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F1D">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To University:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B2FFFD" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="42B2FFFD" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>To Sponsor:</w:t>
+              <w:t xml:space="preserve"> To Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="2D168264" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="2D168264" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D538EA9" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="4D538EA9" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3503" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1994C662" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="1994C662" w14:textId="3F614BC6" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00203E98" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> &gt;</w:t>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Director, Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8B6109" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="7B8B6109" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="7CDAAFCB" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="7CDAAFCB" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5395145D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="5395145D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3503" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193B0C0E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="193B0C0E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...2 lines deleted...]
-                <w:szCs w:val="19"/>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Innovations &amp; Partnerships Office (IPO), University of Toronto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094A2784" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="094A2784" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="5E49161C" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="5E49161C" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C96EB77" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="6C96EB77" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3503" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0968750B" w14:textId="02F25608" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="001A7D50" w:rsidP="00927092">
+          <w:p w14:paraId="0968750B" w14:textId="36095C6D" w:rsidR="00F76660" w:rsidRPr="008925E1" w:rsidRDefault="7BA800B3" w:rsidP="56A3C38D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A7D50">
-[...2 lines deleted...]
-                <w:szCs w:val="19"/>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Schwartz Reisman Innovation Campus, Suite W540</w:t>
+            </w:r>
+            <w:r w:rsidR="008925E1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>108 College St</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="19"/>
+            <w:r w:rsidR="00A02689" w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> W540</w:t>
+              <w:t>reet</w:t>
+            </w:r>
+            <w:r w:rsidR="008925E1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008925E1" w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Toronto, Ontario</w:t>
+            </w:r>
+            <w:r w:rsidR="008925E1">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008925E1" w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M5G 0C6   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075EE378" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="075EE378" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w14:paraId="7FCA6FCB" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="32D21B75" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E20DC2" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="1BB54FBA" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...205 lines deleted...]
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3503" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C05197" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="15C05197" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...2 lines deleted...]
-                <w:szCs w:val="19"/>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Innovations.partnerships@utoronto.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E06B81E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="0E06B81E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41743910" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="41743910" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22BDE152" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+    <w:p w14:paraId="22BDE152" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
       <w:pPr>
         <w:ind w:left="720" w:hanging="180"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F76660">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26EF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>For Financial Matters:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="648" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2495"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3449"/>
+        <w:gridCol w:w="2501"/>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="3461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F76660" w14:paraId="4D1F2ED7" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="4D1F2ED7" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6979DDB4" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="6979DDB4" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="033B3735" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="033B3735" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F1D">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To University:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11C1A68D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00977F1D" w:rsidRDefault="00F76660" w:rsidP="00927092">
+          <w:p w14:paraId="11C1A68D" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00927092">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>To Sponsor:</w:t>
+              <w:t xml:space="preserve"> To Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w14:paraId="3BE21FDD" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="3BE21FDD" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4054C0C0" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="4054C0C0" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E736D01" w14:textId="605F0DCE" w:rsidR="00F76660" w:rsidRPr="005D1952" w:rsidRDefault="00232C4D" w:rsidP="005D1952">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0E736D01" w14:textId="68D5DFB4" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D297E60" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="7D297E60" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w14:paraId="5FBD2961" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="5FBD2961" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CED25D8" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="6CED25D8" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D1B106" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="005D1952" w:rsidRDefault="00F76660" w:rsidP="005D1952">
-            <w:r w:rsidRPr="005D1952">
+          <w:p w14:paraId="60D1B106" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Research Oversight &amp; Compliance Office (ROCO), University of Toronto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67812033" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="67812033" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w14:paraId="765D6524" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="765D6524" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E95ACE" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="76E95ACE" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00EE26EF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714D989A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="005D1952" w:rsidRDefault="00F76660" w:rsidP="005D1952">
+          <w:p w14:paraId="714D989A" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005D1952">
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>McMurrich</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005D1952">
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Building, F2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E4513E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="005D1952" w:rsidRDefault="00F76660" w:rsidP="005D1952">
-            <w:r w:rsidRPr="005D1952">
+          <w:p w14:paraId="06DD0333" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>12 Queen’s Park Crescent W.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E4513E" w14:textId="67D07598" w:rsidR="008925E1" w:rsidRPr="00EE26EF" w:rsidRDefault="008925E1" w:rsidP="00C10C5E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Toronto, Ontario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M5S 1S8     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0D96C1" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="7A0D96C1" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76660" w14:paraId="0E868F9C" w14:textId="77777777" w:rsidTr="00F76660">
+      <w:tr w:rsidR="00F76660" w:rsidRPr="00EE26EF" w14:paraId="69F2923E" w14:textId="77777777" w:rsidTr="008925E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FE202B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="24F4E742" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
-                <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00EE26EF">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>City, Province/State:</w:t>
-[...149 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6258982E" w14:textId="4B09F64A" w:rsidR="00F76660" w:rsidRPr="005D1952" w:rsidRDefault="005D1952" w:rsidP="005D1952">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6258982E" w14:textId="6FF3E24A" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00F76660">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD3084E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EF7FB2" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+          <w:p w14:paraId="7BD3084E" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00EE26EF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19E142BF" w14:textId="77777777" w:rsidR="00200FCB" w:rsidRPr="00491446" w:rsidRDefault="00200FCB" w:rsidP="00491446">
-[...7 lines deleted...]
-    <w:p w14:paraId="71CA5447" w14:textId="77777777" w:rsidR="007006FF" w:rsidRPr="00C93512" w:rsidRDefault="00763B36" w:rsidP="007006FF">
+    <w:p w14:paraId="19E142BF" w14:textId="77777777" w:rsidR="00200FCB" w:rsidRPr="00C230BF" w:rsidRDefault="00200FCB" w:rsidP="00491446">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CA5447" w14:textId="5E00DBF5" w:rsidR="007006FF" w:rsidRPr="00C230BF" w:rsidRDefault="28BD8463" w:rsidP="56A3C38D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">No Assignment.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Except as provided for in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00440E2E" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Section 2.</w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4DC2" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00AA27D1">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, neither P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">arty may sell, assign, encumber, licence or otherwise transfer any of its rights, duties or obligations under this Agreement without the prior written consent of the </w:t>
       </w:r>
-      <w:r w:rsidR="00AA27D1">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>other P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>arty, which consent may not be unreasonably withheld.</w:t>
       </w:r>
-      <w:r w:rsidR="007006FF" w:rsidRPr="007006FF">
+      <w:r w:rsidR="007006FF" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A101F27" w14:textId="77777777" w:rsidR="007006FF" w:rsidRPr="00C93512" w:rsidRDefault="007006FF" w:rsidP="00C93512">
+    <w:p w14:paraId="7A101F27" w14:textId="77777777" w:rsidR="007006FF" w:rsidRPr="00C230BF" w:rsidRDefault="007006FF" w:rsidP="00C93512">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="578802A5" w14:textId="77777777" w:rsidR="007006FF" w:rsidRDefault="007006FF" w:rsidP="007006FF">
+    <w:p w14:paraId="578802A5" w14:textId="5D286312" w:rsidR="007006FF" w:rsidRPr="00C230BF" w:rsidRDefault="10D288A2" w:rsidP="56A3C38D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.4</w:t>
+      </w:r>
+      <w:r w:rsidR="007006FF" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007006FF" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent Parties.  </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">arty as the employer, principal or partner of or joint </w:t>
+      <w:r w:rsidR="007006FF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Parties are independent parties and nothing in this Agreement will constitute either Party as the employer, principal or partner of or joint </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007006FF" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>venturer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00240525">
-[...35 lines deleted...]
-    <w:p w14:paraId="17DA47F0" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:r w:rsidR="007006FF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the other Party.  Neither Party has any authority to assume or create any obligation or liability, either express or implied, on behalf of the other Party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DA47F0" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C068D6B" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+    <w:p w14:paraId="2C068D6B" w14:textId="3B4BB0C0" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="7D609A5E" w:rsidP="56A3C38D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Successors.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This Agreement binds and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>enures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the benefit of the </w:t>
       </w:r>
-      <w:r w:rsidR="00AA27D1">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>arties hereto and their respective heirs, successors and permitted assigns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126C0370" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00240525" w:rsidRDefault="00240525" w:rsidP="00240525">
-[...7 lines deleted...]
-    <w:p w14:paraId="54CC90B1" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+    <w:p w14:paraId="126C0370" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CC90B1" w14:textId="7A5B63D4" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="7A249973" w:rsidP="007D0ABF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interpretation.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This Agreement will be governed by and construed in accordance with the laws of the Province of Ontario in Canada. In the event that a court of competent jurisdiction holds any provision of this Agreement to be invalid, such holding will have no effect on the remaining provisions of this Agreement, which will continue in full force and effect.  Headings are used for convenience only and will not be used to interpret the provisions of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D7A833" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0DA80F" w14:textId="618E19F9" w:rsidR="002432C3" w:rsidRPr="00C230BF" w:rsidRDefault="6C1F80B8" w:rsidP="002432C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="5A5C7475" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00240525" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entire Agreement.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Agreement is the entire agreement of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2366">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arties with respect to its subject matter and no change or modification will be valid unless it is in writing and signed by both </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2366">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00763B36" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arties.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EC94BB" w14:textId="77777777" w:rsidR="00240525" w:rsidRPr="00C230BF" w:rsidRDefault="00240525" w:rsidP="00240525">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D01A76B" w14:textId="5C98C9FC" w:rsidR="00F8145B" w:rsidRDefault="5F5A89A7" w:rsidP="003B5A03">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00D0222D" w:rsidRPr="00240525">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Counterparts. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">This Agreement may be executed by signatures delivered by </w:t>
+      </w:r>
+      <w:r w:rsidR="004A17B6">
+        <w:t xml:space="preserve">the use of secure signature software upon the consent of the other party or by e-mail </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">in optically scanned form; and/or it may be simultaneously executed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B979A9">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:t xml:space="preserve">arties in multiple counterparts, each of which will be considered to be an original instrument, and all of which taken together, where each </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA27D1" w:rsidRPr="00C230BF">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0222D" w:rsidRPr="00C230BF">
+        <w:t>arty has executed at least one counterpart, will constitute one and the same instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626A825E" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B17E92C" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AEF6A3E" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D3EE4A" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D75F564" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696F52FC" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DD032D" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0272D2" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797B9A85" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623A5F49" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B7D14F" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A3C4D1" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4829C136" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A12E12D" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFA4369" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD19478" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39DFD316" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6882F3" w14:textId="77777777" w:rsidR="003B5A03" w:rsidRDefault="003B5A03" w:rsidP="003B5A03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121CEB64" w14:textId="054C3BBF" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...42 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IN WITNESS WHEREOF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by signature of their respective authorized officers, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B979A9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240525">
-[...128 lines deleted...]
-    <w:p w14:paraId="7A7F2282" w14:textId="77777777" w:rsidR="00F76660" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arties agree to be bound by the terms of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7F2282" w14:textId="77777777" w:rsidR="00F76660" w:rsidRPr="00C230BF" w:rsidRDefault="00F76660" w:rsidP="00C10C5E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="4225"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00763B36" w14:paraId="44816834" w14:textId="77777777" w:rsidTr="00DB42C0">
+      <w:tr w:rsidR="00763B36" w:rsidRPr="00C230BF" w14:paraId="44816834" w14:textId="77777777" w:rsidTr="00DB42C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5BC47E" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="7A5BC47E" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73351">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>THE GOVERNING COUNCIL OF</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8E0BF0" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="2D8E0BF0" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73351">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>THE UNIVERSITY OF TORONTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D6CBAE6" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="3D6CBAE6" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F4AD2B0" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00A778F5" w:rsidRDefault="00763B36" w:rsidP="00F76660">
+          <w:p w14:paraId="0F4AD2B0" w14:textId="5030D355" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00F76660">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD AgreementPartyName_1 </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidR="00404CC7" w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b/>
               </w:rPr>
-              <w:t>«AgreementPartyName_1»</w:t>
+              <w:t>&lt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidR="00EF205B" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sponsor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00404CC7" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00763B36" w14:paraId="6B4AEAAA" w14:textId="77777777" w:rsidTr="00DB42C0">
+      <w:tr w:rsidR="00763B36" w:rsidRPr="00C230BF" w14:paraId="6B4AEAAA" w14:textId="77777777" w:rsidTr="00DB42C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33876A8F" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="33876A8F" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D0FB75A" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="6D0FB75A" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF9FBDF" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="0EF9FBDF" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27405D60" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00D73351" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+          <w:p w14:paraId="27405D60" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021435" w14:paraId="5D3C26BA" w14:textId="77777777" w:rsidTr="00A778F5">
+      <w:tr w:rsidR="00021435" w:rsidRPr="00C230BF" w14:paraId="5D3C26BA" w14:textId="77777777" w:rsidTr="00A778F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34195DD7" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="34195DD7" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C31D21A" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00F76660" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="4C31D21A" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt; </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> &gt;</w:t>
+              <w:t>&lt; Insert &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E5616D9" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="2E5616D9" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37B74FC9" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="003A31C8">
+          <w:p w14:paraId="37B74FC9" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="003A31C8">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E7C9A67" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00F76660" w:rsidRDefault="00021435" w:rsidP="003A31C8">
+          <w:p w14:paraId="0E7C9A67" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="003A31C8">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt; </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> &gt;</w:t>
+              <w:t>&lt; Insert &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021435" w14:paraId="387B9B27" w14:textId="77777777" w:rsidTr="00A778F5">
+      <w:tr w:rsidR="00021435" w:rsidRPr="00C230BF" w14:paraId="387B9B27" w14:textId="77777777" w:rsidTr="00A778F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A68815" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="67A68815" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ABF77A6" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00EF7FB2" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="7ABF77A6" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76660">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director, Partnerships   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E5E1C55" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="1E5E1C55" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B71BAA1" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="003A31C8">
+          <w:p w14:paraId="1B71BAA1" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="003A31C8">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75116C7B" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00EF7FB2" w:rsidRDefault="00021435" w:rsidP="003A31C8">
+          <w:p w14:paraId="75116C7B" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="003A31C8">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt; </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> &gt;</w:t>
+              <w:t>&lt; Insert &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021435" w14:paraId="165534C7" w14:textId="77777777" w:rsidTr="00A778F5">
+      <w:tr w:rsidR="00021435" w:rsidRPr="00C230BF" w14:paraId="165534C7" w14:textId="77777777" w:rsidTr="00A778F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FBF35E" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="78FBF35E" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B452EF" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00200FCB" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="74B452EF" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t>&lt; Insert &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44DE8958" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="44DE8958" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2847CBD0" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00A778F5" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="2847CBD0" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6562B20B" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00200FCB" w:rsidRDefault="00021435" w:rsidP="00021435">
+          <w:p w14:paraId="6562B20B" w14:textId="77777777" w:rsidR="00021435" w:rsidRPr="00C230BF" w:rsidRDefault="00021435" w:rsidP="00021435">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t>&lt; Insert &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DD67588" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+    <w:p w14:paraId="5DD67588" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1875"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0767C7F0" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00613553" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+    <w:p w14:paraId="0767C7F0" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1875"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73351">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Acknowledgement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336DFA63" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00200FCB" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+    <w:p w14:paraId="336DFA63" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2B6449" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
-[...19 lines deleted...]
-    <w:p w14:paraId="022594B3" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+    <w:p w14:paraId="1D2B6449" w14:textId="29A237F8" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, the Principal Investigator, having read this Agreement, hereby agree to act in accordance with all the terms and conditions herein and applicable University policies, and further agree to ensure that all University participants are informed of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95D4F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and agree to act in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>their obligations under such terms and conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B30077" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022594B3" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="3955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A778F5" w:rsidRPr="00F76660" w14:paraId="6C978694" w14:textId="77777777" w:rsidTr="00A778F5">
+      <w:tr w:rsidR="00A778F5" w:rsidRPr="00C230BF" w14:paraId="6C978694" w14:textId="77777777" w:rsidTr="00A778F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C644BB" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00A778F5" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+          <w:p w14:paraId="76C644BB" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F47B27F" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00A778F5" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+          <w:p w14:paraId="2F47B27F" w14:textId="60A5AACF" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
             <w:pPr>
               <w:ind w:left="175" w:hanging="135"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00240525">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00240525">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD InvestigatorFirstName </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00240525">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00240525">
+            <w:r w:rsidR="00404CC7" w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
-              <w:t>«InvestigatorFirstName»</w:t>
+              <w:t>&lt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00240525">
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>Investigator</w:t>
+            </w:r>
+            <w:r w:rsidR="001853B3" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00404CC7" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
-            </w:r>
-[...28 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A778F5" w:rsidRPr="00200FCB" w14:paraId="041B78A1" w14:textId="77777777" w:rsidTr="00A778F5">
+      <w:tr w:rsidR="00A778F5" w:rsidRPr="00C230BF" w14:paraId="041B78A1" w14:textId="77777777" w:rsidTr="00A778F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C12D0CF" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00A778F5" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+          <w:p w14:paraId="0C12D0CF" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A778F5">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E13E2F" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00200FCB" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
+          <w:p w14:paraId="48E13E2F" w14:textId="77777777" w:rsidR="00A778F5" w:rsidRPr="00C230BF" w:rsidRDefault="00A778F5" w:rsidP="00A778F5">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:ind w:left="85"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
               </w:rPr>
               <w:t>&lt; Insert &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CEF6D04" w14:textId="77777777" w:rsidR="003168E7" w:rsidRDefault="003168E7" w:rsidP="00A778F5">
+    <w:p w14:paraId="2CEF6D04" w14:textId="77777777" w:rsidR="003168E7" w:rsidRPr="00C230BF" w:rsidRDefault="003168E7" w:rsidP="00A778F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7835F297" w14:textId="77777777" w:rsidR="003168E7" w:rsidRDefault="003168E7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7835F297" w14:textId="77777777" w:rsidR="003168E7" w:rsidRPr="00C230BF" w:rsidRDefault="003168E7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A87747" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00491446" w:rsidRDefault="00763B36" w:rsidP="00A778F5">
+    <w:p w14:paraId="48A87747" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00A778F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX “A”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F4B258" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+    <w:p w14:paraId="01F4B258" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236A7B64" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00694733">
+    <w:p w14:paraId="236A7B64" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00694733">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Description of the Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470C5F41" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
-[...7 lines deleted...]
-    <w:p w14:paraId="40AF2CBC" w14:textId="77777777" w:rsidR="00530123" w:rsidRPr="00C93512" w:rsidRDefault="00D24B83" w:rsidP="00C10C5E">
+    <w:p w14:paraId="470C5F41" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AF2CBC" w14:textId="754F23AC" w:rsidR="00530123" w:rsidRPr="00C230BF" w:rsidRDefault="00D24B83" w:rsidP="00C10C5E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C93512">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>[Describe the Project, including milestones, in an appropriate level of detail – for example, the Project Description section from the corresponding application such as an NSERC Form101 may suffice]</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="175" w:hanging="135"/>
+        <w:t>Describe the Project, including milestones, in an appropriate level of detail – for example, the Project Description section from the corresponding application such as an NSERC Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94E60" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>101 may suffice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2C914" w14:textId="77777777" w:rsidR="00962C22" w:rsidRPr="00C230BF" w:rsidRDefault="00962C22" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714E5DF3" w14:textId="4F4C3206" w:rsidR="008617AA" w:rsidRPr="00C230BF" w:rsidRDefault="008617AA" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>A general description of U</w:t>
+      </w:r>
+      <w:r w:rsidR="001119F4" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intellectual contributions should be included, for example the specific expertise/knowledge of the PI that will be utilized in the Project; specific reference to published works may be included here (but only directly relevant works i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A59" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> typically one – several publications,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not entire </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44C02" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>CV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348C6033" w14:textId="47F8894D" w:rsidR="007C33EF" w:rsidRPr="00C230BF" w:rsidRDefault="007C33EF" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B828E3" w14:textId="706B6FD3" w:rsidR="007C33EF" w:rsidRPr="00C230BF" w:rsidRDefault="007C33EF" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may also list intellectual property being utilized </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA484C" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the Project, but is not proprietary to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="001119F4" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidR="0072002A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or others</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open source software</w:t>
+      </w:r>
+      <w:r w:rsidR="0072002A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>, un-encumbered materials)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and t</w:t>
+      </w:r>
+      <w:r w:rsidR="0072002A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>hus is freely available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776D4115" w14:textId="77777777" w:rsidR="00DA484C" w:rsidRPr="00C230BF" w:rsidRDefault="00DA484C" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B540642" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00BA0B0F">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0180E347" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00694733">
+    <w:p w14:paraId="0180E347" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00694733">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX “</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4013">
-        <w:rPr>
+      <w:r w:rsidR="00BC4013" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489BD157" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
-[...7 lines deleted...]
-    <w:p w14:paraId="1CBAD971" w14:textId="77777777" w:rsidR="00763B36" w:rsidRDefault="00763B36" w:rsidP="00694733">
+    <w:p w14:paraId="489BD157" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBAD971" w14:textId="7F6678D6" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00694733">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Budget [and Payment Schedule]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47347308" w14:textId="77777777" w:rsidR="0060796D" w:rsidRPr="00EF7FB2" w:rsidRDefault="0060796D" w:rsidP="00C10C5E">
+        <w:t>Budget and Payment Schedule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47347308" w14:textId="77777777" w:rsidR="0060796D" w:rsidRPr="00C230BF" w:rsidRDefault="0060796D" w:rsidP="00C10C5E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422DCF79" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00EF7FB2" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="422DCF79" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Budget Appendix should clearly identify the following factors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FB2">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727D3F6D" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00EF7FB2" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="727D3F6D" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49F73D12" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="49F73D12" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Budget:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FB2">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEEBAC6" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00240525" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="2CEEBAC6" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">In a form substantially </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>In a form substantially similar to the table below, and including a contribution to Institutional Indirect Costs, which are calculated as 40% of the Sponsor’s cash contribution to Direct Costs of the Project.  Therefore:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D801299" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>similar to</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the table below, and i</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="15565B2A" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00EA522E" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+        <w:t xml:space="preserve">(Total Cash Contribution from Sponsor) = (Direct Costs) + (Indirect Costs: Direct Costs  x  40%) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15565B2A" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF41D18" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00EA522E" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="2CF41D18" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA522E">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Budget:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10037" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2923"/>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="410E4FDF" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="00BC4013" w:rsidRPr="00C230BF" w14:paraId="410E4FDF" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0CFC75" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="2C0CFC75" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="093DED13" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="093DED13" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Budget (CAD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27BC99D7" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="27BC99D7" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09669FD4" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="09669FD4" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Use for multi-year Projects only:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="2D0F6191" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="00BC4013" w:rsidRPr="00C230BF" w14:paraId="2D0F6191" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D1AFF44" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00D86A20">
+          <w:p w14:paraId="5D1AFF44" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00D86A20">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBFCB10" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="6FBFCB10" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDE0C37" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="2BDE0C37" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yr 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008766F0" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="008766F0" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yr 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6584A734" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
+          <w:p w14:paraId="6584A734" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Yr 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="25A962F5" w14:textId="77777777" w:rsidTr="00A97000">
+      <w:tr w:rsidR="00BC4013" w:rsidRPr="00C230BF" w14:paraId="70929CA0" w14:textId="77777777" w:rsidTr="00A97000">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="421EB74A" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="161A239A" w14:textId="6A6B85CB" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00702A70" w:rsidP="00F8145B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="540"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Compensation</w:t>
+              <w:t xml:space="preserve">Direct </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4013" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6A73E4" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="03D495BA" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21ECBBC9" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="0D80BEB0" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11ECCC37" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="1F202FAB" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44630451" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="30D182C5" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="3FD79ACA" w14:textId="77777777" w:rsidTr="00A97000">
-[...293 lines deleted...]
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="26B558BD" w14:textId="77777777" w:rsidTr="00A97000">
+      <w:tr w:rsidR="00BC4013" w:rsidRPr="00C230BF" w14:paraId="0CF08149" w14:textId="77777777" w:rsidTr="00A97000">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="412C9DFC" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="438F96E4" w14:textId="1A41A56A" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00F8145B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="540"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Open</w:t>
+              <w:t xml:space="preserve">Indirect Costs (40% of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F8145B" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>direct costs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B5B4D8" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="769C90E7" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E7BCAD" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="6F6FD338" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="153E1C81" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="3006FB5D" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD84AAC" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="16E5E78B" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="70929CA0" w14:textId="77777777" w:rsidTr="00A97000">
-[...279 lines deleted...]
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="0D330D1F" w14:textId="77777777" w:rsidTr="00A97000">
+      <w:tr w:rsidR="00BC4013" w:rsidRPr="00C230BF" w14:paraId="0D330D1F" w14:textId="77777777" w:rsidTr="00A97000">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="019C936F" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="019C936F" w14:textId="56D8292F" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00F8145B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="540"/>
-[...3 lines deleted...]
-                <w:i/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTAL </w:t>
+              <w:t>T</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00F8145B" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>CASH  (</w:t>
-[...9 lines deleted...]
-              <w:t>F + G)</w:t>
+              <w:t>otal Cash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED0A87E" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00FB0480" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="6ED0A87E" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55DCD931" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00FB0480" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="55DCD931" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14851614" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00FB0480" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="14851614" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50ACB89C" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00FB0480" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="50ACB89C" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4013" w:rsidRPr="00EA522E" w14:paraId="589233EE" w14:textId="77777777" w:rsidTr="00A97000">
+      <w:tr w:rsidR="00BC4013" w:rsidRPr="00C230BF" w14:paraId="589233EE" w14:textId="77777777" w:rsidTr="00A97000">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8B0692" w14:textId="77777777" w:rsidR="00A97000" w:rsidRPr="00A97000" w:rsidRDefault="00FB0480" w:rsidP="00A97000">
+          <w:p w14:paraId="7A8B0692" w14:textId="77777777" w:rsidR="00A97000" w:rsidRPr="00C230BF" w:rsidRDefault="00FB0480" w:rsidP="00F8145B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="540"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>In-k</w:t>
             </w:r>
-            <w:r w:rsidR="00BC4013" w:rsidRPr="00A97000">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00BC4013" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ind Contribution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4288049A" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="4288049A" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00F8145B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="540"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="772561A2" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="772561A2" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701F6DF3" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="701F6DF3" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C9E4EA" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="00C9E4EA" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5F8C32" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00A97000" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
+          <w:p w14:paraId="5C5F8C32" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BDF07A0" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="7BDF07A0" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="363480FB" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="363480FB" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment schedule:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FB2">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174500C4" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="174500C4" w14:textId="04D41217" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+        <w:t xml:space="preserve">Include payment of at least 50% of Yr 1 budget due on Effective Date of Agreement, with subsequent payments due </w:t>
+      </w:r>
+      <w:r w:rsidR="00517D96">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>nclude payment of at least 50% of Yr 1 budget due on Effective Date of Agreement, with subsequent payments due quarterly and in advance</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D3928">
+        <w:t>annually or bi-annually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">, substantially </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005D3928">
+        <w:t xml:space="preserve"> and in advance</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3928" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>similar to</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4D3B220A" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00EF7FB2" w:rsidRDefault="005D3928" w:rsidP="00BC4013">
+        <w:t>, substantially similar to the following schedule:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3B220A" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D3928" w:rsidRPr="005D3928" w14:paraId="3072C2B8" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="005D3928" w:rsidRPr="00C230BF" w14:paraId="3072C2B8" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7095B45E" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="7095B45E" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Payment Due Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A357914" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="3A357914" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Payment Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3928" w14:paraId="2861BB4F" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="005D3928" w:rsidRPr="00C230BF" w14:paraId="2861BB4F" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA4C723" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3DA4C723" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+            <w:r w:rsidRPr="00C230BF">
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75786FB0" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="75786FB0" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+            <w:r w:rsidRPr="00C230BF">
               <w:t>&gt;= 50% of Year 1 Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3928" w:rsidRPr="005D3928" w14:paraId="32340168" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="005D3928" w:rsidRPr="00C230BF" w14:paraId="32340168" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="485B8FA7" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="485B8FA7" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Effective Date + 6 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA2DE38" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="7BA2DE38" w14:textId="1936B3EA" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="007B0601" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>25% of Year 1 Amount</w:t>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3928" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>% of Year 1 Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3928" w14:paraId="16BB017E" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="005D3928" w:rsidRPr="00C230BF" w14:paraId="16BB017E" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1026BE63" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="1026BE63" w14:textId="62A0C962" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>Effective Date + 9 months</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective Date + </w:t>
+            </w:r>
+            <w:r w:rsidR="007B0601" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39629A02" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="39629A02" w14:textId="2A1F484C" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="007B0601" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>25% of Year 1 Amount</w:t>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3928" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% of Year </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3928" w:rsidRPr="00C230BF">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3928" w14:paraId="06B87FFC" w14:textId="77777777" w:rsidTr="00FB0480">
+      <w:tr w:rsidR="005D3928" w:rsidRPr="00C230BF" w14:paraId="06B87FFC" w14:textId="77777777" w:rsidTr="00FB0480">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F34EC2F" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="1F34EC2F" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A97000">
+            <w:r w:rsidRPr="00C230BF">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C557D66" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00A97000" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
+          <w:p w14:paraId="4C557D66" w14:textId="77777777" w:rsidR="005D3928" w:rsidRPr="00C230BF" w:rsidRDefault="005D3928" w:rsidP="00FB0480">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F12966C" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="6F12966C" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3721B00F" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="3721B00F" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment method:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FB2">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226C0EFC" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00EF7FB2" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="226C0EFC" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+        <w:t>Indicate payment via cheque, electronic payment, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2687A3BA" w14:textId="77777777" w:rsidR="00763B36" w:rsidRPr="00C230BF" w:rsidRDefault="00763B36" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA0E9AB" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00C7646E" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Payment Terms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68449A27" w14:textId="43CFCB43" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00C7646E" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>ndicate payment via cheque, electronic payment, etc.</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>Net thirty (30) days</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68449A27" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00A97000">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4D707CBE" w14:textId="77777777" w:rsidR="00AF4275" w:rsidRPr="00C230BF" w:rsidRDefault="00AF4275" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79314AD5" w14:textId="77777777" w:rsidR="00AF4275" w:rsidRPr="00C230BF" w:rsidRDefault="00AF4275" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653BAF6D" w14:textId="77777777" w:rsidR="00AF4275" w:rsidRPr="00C230BF" w:rsidRDefault="00AF4275" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0DD751" w14:textId="77777777" w:rsidR="00AF4275" w:rsidRPr="00C230BF" w:rsidRDefault="00AF4275" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F56792" w14:textId="77777777" w:rsidR="00AF4275" w:rsidRPr="00C230BF" w:rsidRDefault="00AF4275" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2CFC6C" w14:textId="77777777" w:rsidR="00AF4275" w:rsidRPr="00C230BF" w:rsidRDefault="00AF4275" w:rsidP="00AF4275">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADAC367" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FE6598" w14:textId="7EDB8DEB" w:rsidR="003D433F" w:rsidRPr="00C230BF" w:rsidRDefault="003D433F" w:rsidP="00BC4013">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX “C”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADAC367" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="05AAE76A" w14:textId="77777777" w:rsidR="003D433F" w:rsidRPr="00C230BF" w:rsidRDefault="003D433F" w:rsidP="00BC4013">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25871C36" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00CB66B3" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="25871C36" w14:textId="681B0E3F" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB66B3">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Description of the Background Intellectual Property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B521CA2" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
-[...15 lines deleted...]
-    <w:p w14:paraId="1F5181F1" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00240525" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+    <w:p w14:paraId="4B521CA2" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2821449A" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5181F1" w14:textId="79A10DD9" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240525">
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide details of any Background Intellectual Property required for use on the Project, as required in Article 2.2(b).  </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Provide details of any Background Intellectual Property required for use on the Project, as required in Article 2.2(</w:t>
+      </w:r>
+      <w:r w:rsidR="008617AA" w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00240525">
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F2C4A8" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">This must include </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764F6C6C" w14:textId="0D254F59" w:rsidR="0072002A" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="0072002A">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>indication</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00240525">
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of whether the Background IP is available for Sponsor use or license, and any encumbrances which would consequently impact commercial viability of the Project’s Foreground IP.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0424465B" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00EF7FB2" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+        <w:t>This must include indication of whether the Background IP is available for Sponsor use or license, and any encumbrances which would consequently impact commercial viability of the Project’s Foreground IP.</w:t>
+      </w:r>
+      <w:r w:rsidR="008617AA" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0072002A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Third Party IP (including U</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidR="0072002A" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inventions assigned to the Inventor) to be used for the Project must also be identified here and license rights for such use confirmed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406F2D29" w14:textId="665A0E01" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0424465B" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00BC4013" w:rsidP="00BC4013">
       <w:pPr>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EABB6F8" w14:textId="77777777" w:rsidR="00BC4013" w:rsidRPr="00BC4013" w:rsidRDefault="00BC4013" w:rsidP="00C10C5E">
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="7EABB6F8" w14:textId="0AF8DAF1" w:rsidR="00BC4013" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00C10C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of Toronto Background Intellectual Property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F40A00" w14:textId="6B61C499" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>BIP to be used by U</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but not by Sponsor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA9B759" w14:textId="38A68FA3" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375671FE" w14:textId="259E6CD7" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7F7CBE" w14:textId="0402A32F" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>BIP to be used by U</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and by Sponsor, subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.2 (b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224CB67D" w14:textId="77777777" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74019B6B" w14:textId="77777777" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C2AD0E" w14:textId="257CC9B3" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E298A6" w14:textId="1CD23A96" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28ADB2F6" w14:textId="2960F074" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F56B29" w14:textId="101CAF48" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377D1727" w14:textId="066AA890" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sponsor Background Intellectual Property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E287FF0" w14:textId="743AF878" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>BIP to be used by Sponsor but not by U</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A59" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C036F4" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A59" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>does not need to be listed unless Sponsor wishes to identify it</w:t>
+      </w:r>
+      <w:r w:rsidR="00C036F4" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5A59" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFC1FB8" w14:textId="77777777" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332F1202" w14:textId="7AFC9A03" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>BIP to be used by Sponsor and by U</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1965" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Articl</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0ABF" w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.2 (b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1EB345" w14:textId="77777777" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D06131" w14:textId="77777777" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00053E1F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C230BF">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB6CBDE" w14:textId="77777777" w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidRDefault="00053E1F" w:rsidP="00BA0B0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00053E1F" w:rsidRPr="00C230BF" w:rsidSect="00A97000">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343F3683" w14:textId="77777777" w:rsidR="00774D7F" w:rsidRDefault="00774D7F" w:rsidP="00C10C5E">
+    <w:p w14:paraId="7460B49D" w14:textId="77777777" w:rsidR="004C4FCC" w:rsidRDefault="004C4FCC" w:rsidP="00C10C5E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA650EF" w14:textId="77777777" w:rsidR="00774D7F" w:rsidRDefault="00774D7F" w:rsidP="00C10C5E">
+    <w:p w14:paraId="738CBC76" w14:textId="77777777" w:rsidR="004C4FCC" w:rsidRDefault="004C4FCC" w:rsidP="00C10C5E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9940,194 +9853,205 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Bold">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02132EC2" w14:textId="766E2AB7" w:rsidR="00BC4013" w:rsidRPr="00702A70" w:rsidRDefault="00363D92">
+  <w:p w14:paraId="02132EC2" w14:textId="0563CCC9" w:rsidR="00BC4013" w:rsidRPr="000820A5" w:rsidRDefault="00363D92">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">U of T and </w:t>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>&lt;AgreementPartyName_1&gt;</w:t>
+      <w:t>&lt;</w:t>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00203E98" w:rsidRPr="000820A5">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t xml:space="preserve">Sponsor </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Name&gt;</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007B02BA">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="0072002A" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00BC4013" w:rsidRPr="00702A70">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00BC4013" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">V: </w:t>
     </w:r>
-    <w:r w:rsidR="007B02BA">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="007B02BA" w:rsidRPr="000820A5">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2019-11-11</w:t>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00203E98" w:rsidRPr="000820A5">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="009B5E6C" w:rsidRPr="000820A5">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6-0</w:t>
+    </w:r>
+    <w:r w:rsidR="004466F0" w:rsidRPr="000820A5">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57E78FE0" w14:textId="77777777" w:rsidR="00774D7F" w:rsidRDefault="00774D7F" w:rsidP="00C10C5E">
+    <w:p w14:paraId="069FADF7" w14:textId="77777777" w:rsidR="004C4FCC" w:rsidRDefault="004C4FCC" w:rsidP="00C10C5E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D69454A" w14:textId="77777777" w:rsidR="00774D7F" w:rsidRDefault="00774D7F" w:rsidP="00C10C5E">
+    <w:p w14:paraId="0582FD25" w14:textId="77777777" w:rsidR="004C4FCC" w:rsidRDefault="004C4FCC" w:rsidP="00C10C5E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="025E78D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F05CDA"/>
     <w:lvl w:ilvl="0" w:tplc="0BD402E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
@@ -10187,50 +10111,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0686750D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEB61E06"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088E5763"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B30EA9F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10299,51 +10312,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B270A28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAAA95A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10412,51 +10425,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15505CCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="063C6BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1095" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10525,51 +10538,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16707D1F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5296D6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10638,51 +10651,140 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23233C5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5EEB36E"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2643066C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7843FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10779,51 +10881,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BF600C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5296D6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10892,51 +10994,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C490029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23B419E6"/>
     <w:lvl w:ilvl="0" w:tplc="E28EFB2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -10981,51 +11083,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40ED78FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAAA95A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11094,51 +11196,140 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="526F34AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DEA93F2"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56680CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F05CDA"/>
     <w:lvl w:ilvl="0" w:tplc="0BD402E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -11183,51 +11374,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BB138E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A6846A6"/>
     <w:lvl w:ilvl="0" w:tplc="58867E36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11323,51 +11514,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8D0619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C944C04"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11436,51 +11627,164 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C113283"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DAFCA6B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A115473"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B0C2084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11549,51 +11853,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D645E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E6E6154"/>
     <w:lvl w:ilvl="0" w:tplc="10090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -11638,51 +11942,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB4580C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAAA95A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11751,51 +12055,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737E0AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA8C43F0"/>
     <w:lvl w:ilvl="0" w:tplc="5A668AEA">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11891,51 +12195,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74884705"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61D491E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12004,51 +12308,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6B5B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CAE535A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B81EE41C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12120,301 +12424,506 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1324702250">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="174224665">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="40322776">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="194274391">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="887691113">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="3" w16cid:durableId="1049456426">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="253827904">
+  <w:num w:numId="4" w16cid:durableId="1119447368">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2025938558">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1789662664">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="450516503">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1695963104">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8" w16cid:durableId="1687175540">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1397583768">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="9" w16cid:durableId="91826123">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="95954351">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="10" w16cid:durableId="1556350087">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2133014131">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="690377164">
+  <w:num w:numId="11" w16cid:durableId="1586188438">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="173426016">
+  <w:num w:numId="12" w16cid:durableId="596258960">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1208956275">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="797913167">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="488449527">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1552375418">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="257718626">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="83036308">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2046516921">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1448888044">
-[...2 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="721294638">
+  <w:num w:numId="20" w16cid:durableId="645159218">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="850216507">
+  <w:num w:numId="21" w16cid:durableId="436489727">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2096128548">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="22" w16cid:durableId="394746697">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E5954"/>
+    <w:rsid w:val="0000304C"/>
     <w:rsid w:val="00021435"/>
     <w:rsid w:val="00027E6E"/>
-    <w:rsid w:val="00057A09"/>
+    <w:rsid w:val="00041BE4"/>
+    <w:rsid w:val="00051C51"/>
+    <w:rsid w:val="00053E1F"/>
+    <w:rsid w:val="00072ECA"/>
+    <w:rsid w:val="000820A5"/>
     <w:rsid w:val="00090C4C"/>
+    <w:rsid w:val="000A5EE2"/>
     <w:rsid w:val="000B41B3"/>
-    <w:rsid w:val="000D0B3D"/>
+    <w:rsid w:val="000B5905"/>
+    <w:rsid w:val="000C1466"/>
+    <w:rsid w:val="000C3497"/>
+    <w:rsid w:val="000E18AB"/>
+    <w:rsid w:val="000F63F4"/>
+    <w:rsid w:val="001119F4"/>
+    <w:rsid w:val="001373B6"/>
     <w:rsid w:val="001443FA"/>
+    <w:rsid w:val="001454A5"/>
+    <w:rsid w:val="00156E78"/>
     <w:rsid w:val="00165F2A"/>
-    <w:rsid w:val="001872AB"/>
+    <w:rsid w:val="001744EF"/>
+    <w:rsid w:val="001853B3"/>
+    <w:rsid w:val="00185D8F"/>
+    <w:rsid w:val="001935FD"/>
     <w:rsid w:val="001A7C0A"/>
-    <w:rsid w:val="001A7D50"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001B715F"/>
     <w:rsid w:val="001D1068"/>
     <w:rsid w:val="00200FCB"/>
+    <w:rsid w:val="00203E98"/>
     <w:rsid w:val="00205A5C"/>
     <w:rsid w:val="002079D9"/>
-    <w:rsid w:val="00232C4D"/>
+    <w:rsid w:val="002259B2"/>
+    <w:rsid w:val="00235B74"/>
     <w:rsid w:val="00240525"/>
+    <w:rsid w:val="002432C3"/>
+    <w:rsid w:val="002460B3"/>
+    <w:rsid w:val="00260D75"/>
     <w:rsid w:val="0026626D"/>
+    <w:rsid w:val="00275F2A"/>
+    <w:rsid w:val="00286477"/>
+    <w:rsid w:val="002868FB"/>
     <w:rsid w:val="002C2D45"/>
+    <w:rsid w:val="002E105B"/>
+    <w:rsid w:val="002E670B"/>
+    <w:rsid w:val="002F2EE1"/>
     <w:rsid w:val="002F6711"/>
+    <w:rsid w:val="003039E2"/>
+    <w:rsid w:val="003153F0"/>
     <w:rsid w:val="003168E7"/>
+    <w:rsid w:val="00325AE5"/>
+    <w:rsid w:val="00343064"/>
+    <w:rsid w:val="00346599"/>
     <w:rsid w:val="00363D92"/>
     <w:rsid w:val="00373B7F"/>
     <w:rsid w:val="003745E6"/>
+    <w:rsid w:val="00374FC5"/>
+    <w:rsid w:val="003827E5"/>
+    <w:rsid w:val="003843A4"/>
     <w:rsid w:val="00387935"/>
+    <w:rsid w:val="003A75DC"/>
+    <w:rsid w:val="003B5A03"/>
     <w:rsid w:val="003B67D8"/>
+    <w:rsid w:val="003C572F"/>
+    <w:rsid w:val="003D433F"/>
+    <w:rsid w:val="003F0CA0"/>
+    <w:rsid w:val="00403458"/>
+    <w:rsid w:val="00404CC7"/>
+    <w:rsid w:val="0041372A"/>
+    <w:rsid w:val="004315D5"/>
+    <w:rsid w:val="0043231F"/>
+    <w:rsid w:val="00434B5B"/>
+    <w:rsid w:val="00440E2E"/>
+    <w:rsid w:val="004466F0"/>
     <w:rsid w:val="00491446"/>
     <w:rsid w:val="00491FB5"/>
+    <w:rsid w:val="00493FD7"/>
+    <w:rsid w:val="004A17B6"/>
     <w:rsid w:val="004A1E38"/>
+    <w:rsid w:val="004A2695"/>
     <w:rsid w:val="004A7847"/>
+    <w:rsid w:val="004B0322"/>
     <w:rsid w:val="004B5EA6"/>
+    <w:rsid w:val="004C4FCC"/>
+    <w:rsid w:val="004E467C"/>
+    <w:rsid w:val="00506262"/>
+    <w:rsid w:val="00506ED8"/>
+    <w:rsid w:val="0051014A"/>
     <w:rsid w:val="00510DA2"/>
-    <w:rsid w:val="00521B03"/>
+    <w:rsid w:val="00517D96"/>
     <w:rsid w:val="00530123"/>
-    <w:rsid w:val="005D1952"/>
+    <w:rsid w:val="00537B35"/>
+    <w:rsid w:val="005512ED"/>
+    <w:rsid w:val="005546C1"/>
+    <w:rsid w:val="005630D1"/>
     <w:rsid w:val="005D3928"/>
+    <w:rsid w:val="00605915"/>
     <w:rsid w:val="0060796D"/>
+    <w:rsid w:val="006113DD"/>
     <w:rsid w:val="00613553"/>
     <w:rsid w:val="00615322"/>
+    <w:rsid w:val="00621AB2"/>
+    <w:rsid w:val="00626751"/>
     <w:rsid w:val="0063264A"/>
     <w:rsid w:val="006329F8"/>
-    <w:rsid w:val="00687E36"/>
+    <w:rsid w:val="00632BA2"/>
+    <w:rsid w:val="006433EA"/>
+    <w:rsid w:val="00643A1E"/>
+    <w:rsid w:val="0065229E"/>
+    <w:rsid w:val="0066350F"/>
+    <w:rsid w:val="00681C9F"/>
+    <w:rsid w:val="006912B5"/>
     <w:rsid w:val="00693EC2"/>
     <w:rsid w:val="00694733"/>
     <w:rsid w:val="006A0041"/>
+    <w:rsid w:val="006A3C48"/>
     <w:rsid w:val="006A5E56"/>
     <w:rsid w:val="006C3171"/>
+    <w:rsid w:val="006C3BCD"/>
+    <w:rsid w:val="006C5A4D"/>
+    <w:rsid w:val="006D6285"/>
     <w:rsid w:val="006E25AC"/>
     <w:rsid w:val="006E4C49"/>
     <w:rsid w:val="006E5954"/>
     <w:rsid w:val="007006FF"/>
     <w:rsid w:val="00702A70"/>
+    <w:rsid w:val="00715EE8"/>
+    <w:rsid w:val="0072002A"/>
+    <w:rsid w:val="00752295"/>
+    <w:rsid w:val="00757C79"/>
     <w:rsid w:val="00763B36"/>
-    <w:rsid w:val="00774D7F"/>
+    <w:rsid w:val="00784780"/>
     <w:rsid w:val="007B02B3"/>
     <w:rsid w:val="007B02BA"/>
+    <w:rsid w:val="007B0601"/>
+    <w:rsid w:val="007C33EF"/>
+    <w:rsid w:val="007D0ABF"/>
+    <w:rsid w:val="007D561E"/>
+    <w:rsid w:val="007D61F6"/>
+    <w:rsid w:val="008014FF"/>
+    <w:rsid w:val="00815E1B"/>
+    <w:rsid w:val="008428F9"/>
+    <w:rsid w:val="008617AA"/>
+    <w:rsid w:val="008732C6"/>
+    <w:rsid w:val="00890F15"/>
+    <w:rsid w:val="008925E1"/>
+    <w:rsid w:val="008B4B05"/>
+    <w:rsid w:val="008B4E57"/>
+    <w:rsid w:val="008B6154"/>
+    <w:rsid w:val="008E4B85"/>
+    <w:rsid w:val="00912349"/>
+    <w:rsid w:val="0093134D"/>
     <w:rsid w:val="00935E21"/>
     <w:rsid w:val="00945D02"/>
     <w:rsid w:val="00954BFD"/>
+    <w:rsid w:val="00962C22"/>
     <w:rsid w:val="00963455"/>
+    <w:rsid w:val="0096575C"/>
     <w:rsid w:val="0097345D"/>
     <w:rsid w:val="00974BBA"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00980C1E"/>
-    <w:rsid w:val="009D54FA"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="009B5E6C"/>
+    <w:rsid w:val="009C5A59"/>
+    <w:rsid w:val="009E0997"/>
     <w:rsid w:val="009F3570"/>
     <w:rsid w:val="009F3C80"/>
+    <w:rsid w:val="00A00191"/>
+    <w:rsid w:val="00A02689"/>
+    <w:rsid w:val="00A12A50"/>
+    <w:rsid w:val="00A20300"/>
     <w:rsid w:val="00A221D4"/>
+    <w:rsid w:val="00A22696"/>
+    <w:rsid w:val="00A55226"/>
+    <w:rsid w:val="00A5634D"/>
     <w:rsid w:val="00A60F06"/>
     <w:rsid w:val="00A778F5"/>
+    <w:rsid w:val="00A86714"/>
+    <w:rsid w:val="00A91441"/>
+    <w:rsid w:val="00A95D4F"/>
     <w:rsid w:val="00A97000"/>
     <w:rsid w:val="00AA27D1"/>
+    <w:rsid w:val="00AA5676"/>
     <w:rsid w:val="00AD1898"/>
+    <w:rsid w:val="00AD41C0"/>
+    <w:rsid w:val="00AD6939"/>
     <w:rsid w:val="00AE668A"/>
+    <w:rsid w:val="00AF4275"/>
     <w:rsid w:val="00B03084"/>
     <w:rsid w:val="00B136C3"/>
-    <w:rsid w:val="00B15052"/>
+    <w:rsid w:val="00B240B7"/>
+    <w:rsid w:val="00B26285"/>
     <w:rsid w:val="00B40BAB"/>
-    <w:rsid w:val="00B67E75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB0E0B"/>
+    <w:rsid w:val="00B47A83"/>
+    <w:rsid w:val="00B569DB"/>
+    <w:rsid w:val="00B94E60"/>
+    <w:rsid w:val="00B979A9"/>
+    <w:rsid w:val="00BA0B0F"/>
     <w:rsid w:val="00BC4013"/>
+    <w:rsid w:val="00BD3F3B"/>
+    <w:rsid w:val="00BF1270"/>
+    <w:rsid w:val="00BF5A18"/>
+    <w:rsid w:val="00C0280A"/>
+    <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C03E2C"/>
     <w:rsid w:val="00C10C5E"/>
+    <w:rsid w:val="00C230BF"/>
     <w:rsid w:val="00C23975"/>
+    <w:rsid w:val="00C52822"/>
+    <w:rsid w:val="00C61E13"/>
+    <w:rsid w:val="00C651BE"/>
+    <w:rsid w:val="00C7195A"/>
     <w:rsid w:val="00C7646E"/>
     <w:rsid w:val="00C85E28"/>
     <w:rsid w:val="00C93512"/>
+    <w:rsid w:val="00C96515"/>
+    <w:rsid w:val="00CA4058"/>
     <w:rsid w:val="00CB66B3"/>
+    <w:rsid w:val="00CD0BF3"/>
+    <w:rsid w:val="00CE2E79"/>
     <w:rsid w:val="00CE47DE"/>
+    <w:rsid w:val="00CF61FD"/>
     <w:rsid w:val="00D0222D"/>
+    <w:rsid w:val="00D04B32"/>
+    <w:rsid w:val="00D0556A"/>
     <w:rsid w:val="00D069C4"/>
+    <w:rsid w:val="00D21578"/>
     <w:rsid w:val="00D24B83"/>
-    <w:rsid w:val="00D31E64"/>
-    <w:rsid w:val="00D62E5F"/>
+    <w:rsid w:val="00D60BFB"/>
+    <w:rsid w:val="00D72434"/>
     <w:rsid w:val="00D73351"/>
-    <w:rsid w:val="00D96590"/>
+    <w:rsid w:val="00D92963"/>
+    <w:rsid w:val="00DA484C"/>
+    <w:rsid w:val="00DB3097"/>
     <w:rsid w:val="00DB42C0"/>
     <w:rsid w:val="00DD0A90"/>
+    <w:rsid w:val="00DD645B"/>
+    <w:rsid w:val="00DE4C2C"/>
+    <w:rsid w:val="00DF36F3"/>
+    <w:rsid w:val="00E16120"/>
+    <w:rsid w:val="00E27637"/>
+    <w:rsid w:val="00E365EF"/>
     <w:rsid w:val="00E86D30"/>
     <w:rsid w:val="00E95A85"/>
+    <w:rsid w:val="00EA2366"/>
+    <w:rsid w:val="00EB0466"/>
     <w:rsid w:val="00EB26BF"/>
     <w:rsid w:val="00ED6B49"/>
+    <w:rsid w:val="00EE26EF"/>
     <w:rsid w:val="00EE42E1"/>
+    <w:rsid w:val="00EF205B"/>
     <w:rsid w:val="00EF7FB2"/>
+    <w:rsid w:val="00F113DC"/>
+    <w:rsid w:val="00F44C02"/>
+    <w:rsid w:val="00F62541"/>
     <w:rsid w:val="00F62DA9"/>
+    <w:rsid w:val="00F66A2E"/>
     <w:rsid w:val="00F76660"/>
+    <w:rsid w:val="00F8145B"/>
+    <w:rsid w:val="00F822FE"/>
+    <w:rsid w:val="00F85C81"/>
+    <w:rsid w:val="00F85E51"/>
     <w:rsid w:val="00FB0480"/>
+    <w:rsid w:val="00FB2ED9"/>
     <w:rsid w:val="00FB31A6"/>
     <w:rsid w:val="00FB4DC2"/>
-    <w:rsid w:val="00FB6933"/>
+    <w:rsid w:val="00FC1DCE"/>
     <w:rsid w:val="00FC4270"/>
+    <w:rsid w:val="00FC5C3C"/>
     <w:rsid w:val="00FD01E2"/>
+    <w:rsid w:val="00FE63BC"/>
+    <w:rsid w:val="00FF1965"/>
+    <w:rsid w:val="024CD08D"/>
+    <w:rsid w:val="043CAEE7"/>
+    <w:rsid w:val="0685EAA2"/>
+    <w:rsid w:val="06EFBCF7"/>
+    <w:rsid w:val="0FE235A6"/>
+    <w:rsid w:val="10D288A2"/>
+    <w:rsid w:val="132758F1"/>
+    <w:rsid w:val="1741881C"/>
+    <w:rsid w:val="210927A4"/>
+    <w:rsid w:val="21B1728D"/>
+    <w:rsid w:val="28BD8463"/>
+    <w:rsid w:val="30F47FA9"/>
+    <w:rsid w:val="3E992872"/>
+    <w:rsid w:val="457CFA41"/>
+    <w:rsid w:val="4A9D7644"/>
+    <w:rsid w:val="4FBC0F4F"/>
+    <w:rsid w:val="511E19A7"/>
+    <w:rsid w:val="55D52B91"/>
+    <w:rsid w:val="56A3C38D"/>
+    <w:rsid w:val="5941A6B7"/>
+    <w:rsid w:val="5F5A89A7"/>
+    <w:rsid w:val="649DCB3F"/>
+    <w:rsid w:val="64F22617"/>
+    <w:rsid w:val="6C1F80B8"/>
+    <w:rsid w:val="6DC06384"/>
+    <w:rsid w:val="7061CD32"/>
+    <w:rsid w:val="7478329D"/>
+    <w:rsid w:val="7A249973"/>
+    <w:rsid w:val="7BA800B3"/>
+    <w:rsid w:val="7D609A5E"/>
+    <w:rsid w:val="7E969FBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -13164,187 +13673,216 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B03084"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B03084"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B03084"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B03084"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B03084"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B03084"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...21 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="491338065">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="896282171">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1169129461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1408765819">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1559896400">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1727682656">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1738244092">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:416-978-0589" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13590,83 +14128,340 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E4FD17094EE154C82EBC43FC5FF3850" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="36f145a395ffe98314e5fe227a8ec1a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9057f9ae-3e15-4b3c-b5a3-cbfa069a5c84" xmlns:ns3="15087473-fe31-418c-9e91-47d9b4d2a980" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dcf1c61612c8da04c7392362d4fca6ab" ns2:_="" ns3:_="">
+    <xsd:import namespace="9057f9ae-3e15-4b3c-b5a3-cbfa069a5c84"/>
+    <xsd:import namespace="15087473-fe31-418c-9e91-47d9b4d2a980"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9057f9ae-3e15-4b3c-b5a3-cbfa069a5c84" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="15087473-fe31-418c-9e91-47d9b4d2a980" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA092DD3-8F9F-41D6-A4A8-9AD04C3F6D92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CD0EA6-29DB-4D43-A63C-639470257FD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CF2D04-FB23-4C6E-9887-1DF6EC425E5D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D6054C2-1A78-4F51-9907-8801DAEC93AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EBA1CBB-ED9D-4593-AC41-A5F43A55E350}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9057f9ae-3e15-4b3c-b5a3-cbfa069a5c84"/>
+    <ds:schemaRef ds:uri="15087473-fe31-418c-9e91-47d9b4d2a980"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{78aac226-2f03-4b4d-9037-b46d56c55210}" enabled="0" method="" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2950</Words>
-  <Characters>16819</Characters>
+  <Words>3240</Words>
+  <Characters>17823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>540</Lines>
+  <Paragraphs>242</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Toronto</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19730</CharactersWithSpaces>
+  <CharactersWithSpaces>20821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zminkows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004E4FD17094EE154C82EBC43FC5FF3850</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>9000</vt:r8>
+  </property>
+</Properties>
+</file>